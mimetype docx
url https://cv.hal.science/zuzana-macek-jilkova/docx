--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -406,295 +406,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of immunogenic HLA-A*02:01 epitopes associated with HCC for immunotherapy development</w:t>
+                <w:t xml:space="preserve">Metabolic dysregulation in regulatory T cells from patients with immune-mediated glomerular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Maino</w:t>
+                <w:t xml:space="preserve">Johan Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Decaens</w:t>
+                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadi Khochbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+                <w:t xml:space="preserve">Philippe Saas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rousseaux</w:t>
+                <w:t xml:space="preserve">Paolo Malvezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HC9.0000000000000659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-025-02306-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004966v1</w:t>
+                <w:t xml:space="preserve">hal-05105426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic dysregulation in regulatory T cells from patients with immune-mediated glomerular diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of immunogenic HLA-A*02:01 epitopes associated with HCC for immunotherapy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
+                <w:t xml:space="preserve">Anthony Maino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Saas</w:t>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Malvezzi</w:t>
+                <w:t xml:space="preserve">Saadi Khochbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Fribourg</w:t>
+                <w:t xml:space="preserve">Sophie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Hepatology Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-025-02306-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HC9.0000000000000659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105426v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HBV and HBsAg strongly reshape the phenotype, function, and metabolism of DCs according to patients’ clinical stage</w:t>
               </w:r>
@@ -719,51 +719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Gerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Hilleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1599,295 +1599,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective approach for expanding the three‐dimensional space of tetrahydroquinoline to develop bet bromodomain inhibitors</w:t>
+                <w:t xml:space="preserve">Effect of Novel AKT Inhibitor Vevorisertib as Single Agent and in Combination with Sorafenib on Hepatocellular Carcinoma in a Cirrhotic Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiyao Wei</w:t>
+                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Perrin</w:t>
+                <w:t xml:space="preserve">Gaël Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Winkler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sieme Hamaidia</w:t>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202293⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.16206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232416206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806738v1</w:t>
+                <w:t xml:space="preserve">hal-04651076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Novel AKT Inhibitor Vevorisertib as Single Agent and in Combination with Sorafenib on Hepatocellular Carcinoma in a Cirrhotic Rat Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioselective approach for expanding the three‐dimensional space of tetrahydroquinoline to develop bet bromodomain inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+                <w:t xml:space="preserve">Kaiyao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
+                <w:t xml:space="preserve">Justine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Roth</w:t>
+                <w:t xml:space="preserve">Matthias Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sturm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
+                <w:t xml:space="preserve">Sieme Hamaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (24), pp.16206. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (64), pp.e202202293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232416206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651076v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Intermittent Hypoxia Increases Cell Proliferation in Hepatocellular Carcinoma</w:t>
               </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Carreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ghelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,969 +2079,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Diet-Induced NAFLD and NASH in Rats: A Comprehensive Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Carreres</w:t>
+                <w:t xml:space="preserve">Increased Intrahepatic Expression of Immune Checkpoint Molecules in Autoimmune Liver Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Decaens</w:t>
+                <w:t xml:space="preserve">Marie Noelle Hilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Gerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9040378⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10102671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03655112v1</w:t>
+                <w:t xml:space="preserve">hal-05006859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Gonzalo Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Pfister</w:t>
+                <w:t xml:space="preserve">Roser Pinyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Gonzalo Núñez</w:t>
+                <w:t xml:space="preserve">Olivier Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 592 (7854), pp.450-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Intrahepatic Expression of Immune Checkpoint Molecules in Autoimmune Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+                <w:t xml:space="preserve">Modeling Diet-Induced NAFLD and NASH in Rats: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noelle Hilleret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
+                <w:t xml:space="preserve">Patrice N. Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), pp.2671. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10102671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9040378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006859v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03655112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
+                <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Gonzalo Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Pinyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Govaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592 (7854), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326462v1</w:t>
+                <w:t xml:space="preserve">inserm-03348110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Pinter</w:t>
+                <w:t xml:space="preserve">Targeting Akt in Hepatocellular Carcinoma and Its Tumor Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03348110v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03348116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Akt in Hepatocellular Carcinoma and Its Tumor Microenvironment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Roth</w:t>
+                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Decaens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lerat</w:t>
+                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.1794. </w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22041794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03348116v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Factors for Hepatocellular Carcinoma Development after Direct-Acting Antiviral Treatment of HCV</w:t>
               </w:r>
@@ -3066,51 +3066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komal Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (4), pp.313-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3144,90 +3144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEN-Induced Rat Model Reproduces Key Features of Human Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Gharzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3272,559 +3272,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating IL-13 Is Associated with De Novo Development of HCC in HCV-Infected Patients Responding to Direct-Acting Antivirals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
+                <w:t xml:space="preserve">Percutaneous Ablation-Induced Immunomodulation in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ghelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gael Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12123820⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.4398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21124398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007125v1</w:t>
+                <w:t xml:space="preserve">hal-05006882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Ablation-Induced Immunomodulation in Hepatocellular Carcinoma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modulating the Crosstalk between the Tumor and Its Microenvironment Using RNA Interference: A Treatment Strategy for Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (12), pp.4398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21124398⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05006882v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03348119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the Crosstalk between the Tumor and Its Microenvironment Using RNA Interference: A Treatment Strategy for Hepatocellular Carcinoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Marche</w:t>
+                <w:t xml:space="preserve">GNS561 acts as a potent anti-fibrotic and pro-fibrolytic agent in liver fibrosis through TGF-β1 inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21155250⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.204062232094204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2040622320942042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03348119v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561 acts as a potent anti-fibrotic and pro-fibrolytic agent in liver fibrosis through TGF-β1 inhibition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+                <w:t xml:space="preserve">Circulating IL-13 Is Associated with De Novo Development of HCC in HCV-Infected Patients Responding to Direct-Acting Antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+                <w:t xml:space="preserve">Celine Coppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Novello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+                <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.204062232094204. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2040622320942042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12123820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677273v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Comment on “Jilkova, Z.M.; et al. Predictive Factors for Response to PD-1/PD-L1 Checkpoint Inhibition in the Field of Hepatocellular Carcinoma: Current Status and Challenges” Cancers 2019, 11, 1554</w:t>
               </w:r>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.2673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3940,51 +3940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Granon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,64 +4061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Models of Hepatocellular Carcinoma: The Role of Immune System and Tumor Microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (10), pp.1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4169,51 +4169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Factors for Response to PD-1/PD-L1 Checkpoint Inhibition in the Field of Hepatocellular Carcinoma: Current Status and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4277,64 +4277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of AKT inhibitor ARQ 092 and sorafenib potentiates inhibition of tumor progression in cirrhotic rat model of hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,51 +4411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Spontaneous Degranulation Activity of Intrahepatic Natural Killer Cells during Chronic Hepatitis B: Association with Estradiol Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4571,64 +4571,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (8), pp.1116-24. </w:t>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Hensler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Bardova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Wahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,90 +5113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greener Pharmaceuticals: Short Organocatalyzed Synthesis of BD2 Selective Bromodomain Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Sing Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOB 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France</w:t>
@@ -5225,103 +5225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, a new palmitoyl‐protein thioesterase 1 (PPT‐1) inhibitor, active against cancer stem cells in hepatocellular carcinoma and liver metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Association for the Study of Liver Diseases. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASLD 2021 - Liver Meeting 2021</w:t>
@@ -5412,90 +5412,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greener Pharmaceuticals: Short and Modular Enantioselective Organocatalyzed Synthesis of new BET Bromodomain Inhibitors with Anti-inflammatory Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Sing Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EuChemS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuChemS, Aug 2022, Lisbon (Portugal), Portugal</w:t>
@@ -5550,77 +5550,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bestion, Eloine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Association-for-the-Study-of-Liver-Diseases (AASLD) / Liver Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Boston, MA, United States. pp.1268A-1269A</w:t>
@@ -5681,51 +5681,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydroquinoline (THQ) compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,51 +5885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0873D595"/>
+    <w:nsid w:val="B773FD59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6116,51 +6116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zuzana-macek-jilkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2553-5971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-4051-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumolard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sengel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Brusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-026-01170-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3350/cmh.2026.0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fribourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02306-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Gerster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Hilleret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000625" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jhc.s443134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mehdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401416R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Syyam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Raheem Akbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Afzal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers3010008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercey-Ressejac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Carreres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.834" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice N. Marche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040378" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Pfister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonzalo N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pinyol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Govaere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pinter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03362-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Hilleret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102671" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mroweh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Saleem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1040024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194981" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coppard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123820" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124398" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cl&#233;ment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Novello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2040622320942042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092673" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Granon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24298" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3214917" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Lisowska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.201410132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815959" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hensler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bardova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Metzger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-128" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bestion, Eloine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zuzana-macek-jilkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2553-5971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-4051-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumolard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sengel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Brusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-026-01170-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3350/cmh.2026.0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fribourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02306-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Gerster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Hilleret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000625" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jhc.s443134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mehdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401416R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Syyam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Raheem Akbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Afzal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers3010008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercey-Ressejac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Carreres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.834" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Hilleret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102671" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Pfister" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonzalo N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pinyol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Govaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pinter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03362-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice N. Marche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mroweh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041794" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Saleem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1040024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194981" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124398" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155250" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Novello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2040622320942042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coppard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123820" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092673" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Granon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24298" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3214917" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Lisowska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.201410132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815959" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hensler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bardova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Metzger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-128" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bestion, Eloine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>