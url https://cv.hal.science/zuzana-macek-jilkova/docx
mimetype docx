--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -942,295 +942,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver cancer in ovo models for preclinical testing</w:t>
+                <w:t xml:space="preserve">Hepatocellular carcinoma hosts cholinergic neural cells and tumoral hepatocytes harboring targetable muscarinic receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Garcia</w:t>
+                <w:t xml:space="preserve">Charlotte Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Claire Verzeroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Viallet</w:t>
+                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Houda Mehdi</w:t>
+                <w:t xml:space="preserve">Abud Jose Farca Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Montaut</w:t>
+                <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (17), pp.e70029. </w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.101245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202401416R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003857v1</w:t>
+                <w:t xml:space="preserve">hal-04876113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular carcinoma hosts cholinergic neural cells and tumoral hepatocytes harboring targetable muscarinic receptors</w:t>
+                <w:t xml:space="preserve">Liver cancer in ovo models for preclinical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hernandez</w:t>
+                <w:t xml:space="preserve">Paul Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Verzeroli</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
+                <w:t xml:space="preserve">Jean Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abud Jose Farca Luna</w:t>
+                <w:t xml:space="preserve">Nour El Houda Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Tonon</w:t>
+                <w:t xml:space="preserve">Emilie Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.101245. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (17), pp.e70029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202401416R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876113v1</w:t>
+                <w:t xml:space="preserve">hal-05003857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Genetic and Epigenetic Modifications in the Progression of Hepatocellular Carcinoma in Chronic HCV Patients</w:t>
               </w:r>
@@ -2481,567 +2481,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03655112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Pinter</w:t>
+                <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03348110v1</w:t>
+                <w:t xml:space="preserve">hal-04876759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Akt in Hepatocellular Carcinoma and Its Tumor Microenvironment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Mroweh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lerat</w:t>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041794⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03348116v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+                <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Gonzalo Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Pinyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Govaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592 (7854), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04876759v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03348110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Brun</w:t>
+                <w:t xml:space="preserve">Targeting Akt in Hepatocellular Carcinoma and Its Tumor Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+                <w:t xml:space="preserve">Patrice Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
+                <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326462v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03348116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Factors for Hepatocellular Carcinoma Development after Direct-Acting Antiviral Treatment of HCV</w:t>
               </w:r>
@@ -3272,425 +3272,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Ablation-Induced Immunomodulation in Hepatocellular Carcinoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ghelfi</w:t>
+                <w:t xml:space="preserve">GNS561 acts as a potent anti-fibrotic and pro-fibrolytic agent in liver fibrosis through TGF-β1 inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Roth</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21124398⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.204062232094204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2040622320942042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006882v1</w:t>
+                <w:t xml:space="preserve">hal-03677273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the Crosstalk between the Tumor and Its Microenvironment Using RNA Interference: A Treatment Strategy for Hepatocellular Carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Mroweh</w:t>
+                <w:t xml:space="preserve">Percutaneous Ablation-Induced Immunomodulation in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ghelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (15), pp.5250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21155250⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.4398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21124398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03348119v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561 acts as a potent anti-fibrotic and pro-fibrolytic agent in liver fibrosis through TGF-β1 inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+                <w:t xml:space="preserve">Modulating the Crosstalk between the Tumor and Its Microenvironment Using RNA Interference: A Treatment Strategy for Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Novello</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flora Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.204062232094204. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.5250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2040622320942042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677273v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03348119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating IL-13 Is Associated with De Novo Development of HCC in HCV-Infected Patients Responding to Direct-Acting Antivirals</w:t>
               </w:r>
@@ -5225,90 +5225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, a new palmitoyl‐protein thioesterase 1 (PPT‐1) inhibitor, active against cancer stem cells in hepatocellular carcinoma and liver metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5550,77 +5550,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bestion, Eloine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Association-for-the-Study-of-Liver-Diseases (AASLD) / Liver Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Boston, MA, United States. pp.1268A-1269A</w:t>
@@ -5885,51 +5885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B773FD59"/>
+    <w:nsid w:val="5453F4E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6116,51 +6116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zuzana-macek-jilkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2553-5971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-4051-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumolard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sengel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Brusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-026-01170-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3350/cmh.2026.0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fribourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02306-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Gerster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Hilleret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000625" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jhc.s443134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mehdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401416R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Syyam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Raheem Akbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Afzal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers3010008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercey-Ressejac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Carreres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.834" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Hilleret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102671" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Pfister" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonzalo N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pinyol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Govaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pinter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03362-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice N. Marche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mroweh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041794" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Saleem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1040024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194981" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124398" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155250" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Novello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2040622320942042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coppard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123820" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092673" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Granon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24298" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3214917" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Lisowska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.201410132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815959" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hensler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bardova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Metzger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-128" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bestion, Eloine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zuzana-macek-jilkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2553-5971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-4051-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumolard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sengel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Brusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-026-01170-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3350/cmh.2026.0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fribourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02306-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Gerster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Hilleret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000625" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jhc.s443134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mehdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401416R" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Syyam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Raheem Akbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Afzal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers3010008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercey-Ressejac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Carreres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.834" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Hilleret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102671" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Pfister" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonzalo N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pinyol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Govaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pinter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03362-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice N. Marche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mroweh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Saleem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1040024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194981" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Novello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2040622320942042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124398" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155250" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coppard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123820" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092673" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Granon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24298" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3214917" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Lisowska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.201410132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815959" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hensler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bardova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Metzger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-128" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bestion, Eloine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>