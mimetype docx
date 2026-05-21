--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2553-5971</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jwPA78gAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N-4051-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,4910 +194,4910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratumoral PD-1high CD8+ T cells correlate with AFP levels in HCC patients: a brief report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ghelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Brusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 49 (1), pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13402-026-01170-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Antibody-Mediated NK Cell Immunity in Hepatitis B: Editorial on &amp;quot;Dissecting antibody-mediated NK cell effects reveals a cytotoxic CX3CR1⁺KLRC2⁻CD16hi subset linked to HBV outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and molecular hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3350/cmh.2026.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic dysregulation in regulatory T cells from patients with immune-mediated glomerular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Malvezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40620-025-02306-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of immunogenic HLA-A*02:01 epitopes associated with HCC for immunotherapy development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Khochbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HC9.0000000000000659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HBV and HBsAg strongly reshape the phenotype, function, and metabolism of DCs according to patients’ clinical stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Gerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Hilleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (2), pp.276-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HC9.0000000000000625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PD1 and TIM3 Expression is Associated with Very Early Hepatocellular Carcinoma Recurrence After Percutaneous Thermal Ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ghelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ghelfi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Brusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.39 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/jhc.s443134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocellular carcinoma hosts cholinergic neural cells and tumoral hepatocytes harboring targetable muscarinic receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verzeroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abud Jose Farca Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.101245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver cancer in ovo models for preclinical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (17), pp.e70029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.202401416R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Genetic and Epigenetic Modifications in the Progression of Hepatocellular Carcinoma in Chronic HCV Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anum Syyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hira Raheem Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Afzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (1), pp.82-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/livers3010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular accumulation and immunological response of NIR-II polymeric nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Moskalevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 630, pp.122439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleoside diphosphate kinases 1 and 2 regulate a protective liver response to a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Iuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (36), pp.eadh0140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adh0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Novel AKT Inhibitor Vevorisertib as Single Agent and in Combination with Sorafenib on Hepatocellular Carcinoma in a Cirrhotic Rat Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective approach for expanding the three‐dimensional space of tetrahydroquinoline to develop bet bromodomain inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
+                <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Roth</w:t>
+                <w:t xml:space="preserve">Kaiyao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sturm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
+                <w:t xml:space="preserve">Justine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieme Hamaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232416206⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (64), pp.e202202293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651076v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective approach for expanding the three‐dimensional space of tetrahydroquinoline to develop bet bromodomain inhibitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Novel AKT Inhibitor Vevorisertib as Single Agent and in Combination with Sorafenib on Hepatocellular Carcinoma in a Cirrhotic Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Perrin</w:t>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Winkler</w:t>
+                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieme Hamaidia</w:t>
+                <w:t xml:space="preserve">Gaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202293⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.16206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232416206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806738v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Intermittent Hypoxia Increases Cell Proliferation in Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Carreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ghelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (13), pp.2051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11132051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma delta T cells in hepatocellular carcinoma: Sunrise of new therapy based on Vδ2 T cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctm2.834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Intrahepatic Expression of Immune Checkpoint Molecules in Autoimmune Liver Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
+                <w:t xml:space="preserve">Modeling Diet-Induced NAFLD and NASH in Rats: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice N. Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10102671⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9040378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006859v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03655112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roser Pinyol</w:t>
+                <w:t xml:space="preserve">Increased Intrahepatic Expression of Immune Checkpoint Molecules in Autoimmune Liver Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Govaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Pinter</w:t>
+                <w:t xml:space="preserve">Marie Noelle Hilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Gerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10102671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258586v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Diet-Induced NAFLD and NASH in Rats: A Comprehensive Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Carreres</w:t>
+                <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
+                <w:t xml:space="preserve">Nicolás Gonzalo Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vial</w:t>
+                <w:t xml:space="preserve">Roser Pinyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice N. Marche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Decaens</w:t>
+                <w:t xml:space="preserve">Olivier Govaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9040378⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592 (7854), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03655112v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Pinter</w:t>
+                <w:t xml:space="preserve">Targeting Akt in Hepatocellular Carcinoma and Its Tumor Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03348110v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03348116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Akt in Hepatocellular Carcinoma and Its Tumor Microenvironment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lerat</w:t>
+                <w:t xml:space="preserve">NASH limits anti-tumour surveillance in immunotherapy-treated HCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Gonzalo Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Pinyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Govaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041794⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592 (7854), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03362-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03348116v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03348110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors for Hepatocellular Carcinoma Development after Direct-Acting Antiviral Treatment of HCV</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DEN-Induced Rat Model Reproduces Key Features of Human Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Manches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Gharzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/livers1040024⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006799v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEN-Induced Rat Model Reproduces Key Features of Human Hepatocellular Carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive Factors for Hepatocellular Carcinoma Development after Direct-Acting Antiviral Treatment of HCV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komal Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Afzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13194981⟩</w:t>
+              <w:t xml:space="preserve">Livers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (4), pp.313-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/livers1040024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649803v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561 acts as a potent anti-fibrotic and pro-fibrolytic agent in liver fibrosis through TGF-β1 inhibition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+                <w:t xml:space="preserve">Circulating IL-13 Is Associated with De Novo Development of HCC in HCV-Infected Patients Responding to Direct-Acting Antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Novello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Coppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2040622320942042⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12123820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677273v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Ablation-Induced Immunomodulation in Hepatocellular Carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Dumolard</w:t>
+                <w:t xml:space="preserve">GNS561 acts as a potent anti-fibrotic and pro-fibrolytic agent in liver fibrosis through TGF-β1 inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ghelfi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapeutic Advances in Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.204062232094204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2040622320942042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21124398⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05006882v1</w:t>
+                <w:t xml:space="preserve">hal-03677273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the Crosstalk between the Tumor and Its Microenvironment Using RNA Interference: A Treatment Strategy for Hepatocellular Carcinoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Percutaneous Ablation-Induced Immunomodulation in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ghelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (15), pp.5250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21155250⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.4398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21124398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03348119v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating IL-13 Is Associated with De Novo Development of HCC in HCV-Infected Patients Responding to Direct-Acting Antivirals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulating the Crosstalk between the Tumor and Its Microenvironment Using RNA Interference: A Treatment Strategy for Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Mroweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12123820⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007125v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03348119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Comment on “Jilkova, Z.M.; et al. Predictive Factors for Response to PD-1/PD-L1 Checkpoint Inhibition in the Field of Hepatocellular Carcinoma: Current Status and Challenges” Cancers 2019, 11, 1554</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.2673. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12092673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05005566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunologic Features of Patients With Advanced Hepatocellular Carcinoma Before and During Sorafenib or Anti-programmed Death-1/Programmed Death-L1 Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Granon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and translational gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.e00058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14309/ctg.0000000000000058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02332361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Models of Hepatocellular Carcinoma: The Role of Immune System and Tumor Microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (10), pp.1487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11101487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Factors for Response to PD-1/PD-L1 Checkpoint Inhibition in the Field of Hepatocellular Carcinoma: Current Status and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (10), pp.1554. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11101554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of AKT inhibitor ARQ 092 and sorafenib potentiates inhibition of tumor progression in cirrhotic rat model of hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël S Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (13), pp.11145-11158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.24298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02332894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Spontaneous Degranulation Activity of Intrahepatic Natural Killer Cells during Chronic Hepatitis B: Association with Estradiol Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediators of Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2017/3214917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02333383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression of fibrosis in patients with chronic viral hepatitis is associated with IL-17 + neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (8), pp.1116-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.13060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02333978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCM proteins control endothelial b1 integrin dependent response to shear stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Lisowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (12), pp.1228-1235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/bio.201410132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall shear stress and endothelial cells dysfunction in the context of abdominal aortic aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Toungara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (supp1), pp.27-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2013.815959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibition of fat cell proliferation by n-3 fatty acids in dietary obese mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Hensler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Bardova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Wahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-511X-10-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5086,296 +5107,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greener Pharmaceuticals: Short Organocatalyzed Synthesis of BD2 Selective Bromodomain Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Sing Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOB 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, a new palmitoyl‐protein thioesterase 1 (PPT‐1) inhibitor, active against cancer stem cells in hepatocellular carcinoma and liver metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Association for the Study of Liver Diseases. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASLD 2021 - Liver Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel - Online, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolters Kluwer Health, Inc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hepatology, 74 (special), pp.817A, 1370, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5385,279 +5406,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greener Pharmaceuticals: Short and Modular Enantioselective Organocatalyzed Synthesis of new BET Bromodomain Inhibitors with Anti-inflammatory Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Sing Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐ange Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EuChemS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuChemS, Aug 2022, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, A NEW LYSOSOMOTROPIC SMALL MOLECULE, FOR THE TREATMENT OF LIVER FIBROSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bestion, Eloine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Association-for-the-Study-of-Liver-Diseases (AASLD) / Liver Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Boston, MA, United States. pp.1268A-1269A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5667,157 +5688,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydroquinoline (THQ) compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Emadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Petosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Sing Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2022248475 A1 20221201. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5885,51 +5906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5453F4E7"/>
+    <w:nsid w:val="46DBC794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6116,51 +6137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zuzana-macek-jilkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2553-5971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-4051-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumolard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sengel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Brusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-026-01170-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3350/cmh.2026.0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fribourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02306-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Gerster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Hilleret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000625" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jhc.s443134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mehdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401416R" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Syyam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Raheem Akbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Afzal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers3010008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercey-Ressejac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Carreres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.834" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Hilleret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102671" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Pfister" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonzalo N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pinyol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Govaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pinter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03362-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice N. Marche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mroweh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Saleem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1040024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194981" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Novello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2040622320942042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124398" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155250" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coppard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123820" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092673" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Granon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24298" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3214917" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Lisowska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.201410132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815959" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hensler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bardova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Metzger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-128" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bestion, Eloine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zuzana-macek-jilkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2553-5971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jwPA78gAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-4051-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumolard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sengel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Brusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-026-01170-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3350/cmh.2026.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fribourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-025-02306-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Gerster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Hilleret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jhc.s443134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mehdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202401416R" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Syyam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Raheem Akbar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Afzal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers3010008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercey-Ressejac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iuso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh0140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Lespinasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyao Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieme Hamaidia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416206" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Carreres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.834" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice N. Marche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Hilleret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102671" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03258586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Pfister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonzalo N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pinyol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Govaere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pinter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03362-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mroweh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194981" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Saleem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1040024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coppard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Novello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2040622320942042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124398" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cl&#233;ment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155250" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092673" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Granon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000058" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101554" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02332894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l S Roth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3214917" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13060" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Lisowska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.201410132" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815959" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977181v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hensler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Bardova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Metzger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-10-128" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779015v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bestion, Eloine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Govin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Emadali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>