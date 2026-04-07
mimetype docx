--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -508,221 +508,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation, in &amp;quot;Géopolitique des religions</w:t>
+                <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+                <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lancien</w:t>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2024, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625149v1</w:t>
+                <w:t xml:space="preserve">hal-05449943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation, in &amp;quot;Géopolitique des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79</w:t>
+              <w:t xml:space="preserve">, 2024, 79, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449943v1</w:t>
+                <w:t xml:space="preserve">hal-04625149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité religieuse en Alsace-Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94 (2-4), pp.369-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,51 +768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fratricide biblique, représentation de la violence humaine en surmodernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’Études du Religieux. Recherches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -837,51 +837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fleeting Emotional Unity of French Protestantism in Ephemeral Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin for the Study of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (1), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongée dans le monde mystérieux des petits groupes religieux : publier un panorama des groupes religieux minoritaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.573-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -978,195 +978,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The struggle for laïcité in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire des religions et de la laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shifting Religion in shifting Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, numéro spécial "Religion and Territory", 2, pp.195-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A century of mosques in France: building religious pluralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, numéro spécial "Religion and Territory", 2, pp.333-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Druidism, Tengrism, Taaraism… Current reactivations of ancient spiritualities and religions, from identity to politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">London Transnational Press, 2024, Religion and International Relations Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary challenges to the regulation of religions in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La foi musulmane par les livres. Dynamiques, stratégies et évolution religieuse des publications islamiques en langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf, 2023, Patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreligion in Late Modern Societies. Institutional and Legal Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Årsheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1526,1621 +1526,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réalité(s) du communautarisme religieux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS, 2020, CNRS Alpha</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion and Prison: an overview of Contemporary Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Martínez-Ariño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 2020, Boundaries of Religious Freedom: Regulating Religion in Diverse Societies Series</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Indifférence religieuse ou athéisme militant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon Pierre, Zwilling Anne-Laure. Presses Universitaires de Grenoble, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religions et alimentation. Normes alimentaires, organisation sociale et représentations du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2020, Homo Religiosus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indifférence religieuse ou athéisme militant ? Penser l’irréligion aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, religion et diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academia-L'Harmattan, 2019, Investigation d'anthropologie prospective</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayard, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Eglises face aux évolutions récentes de la conjugalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2020</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association des Publications de la Faculté de théologie protestante, 2018, Travaux de la Faculté de théologie protestante de Strasbourg 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité et communauté en religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions du CNRS, 2020, CNRS Alpha</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling (dir.). Presses universitaires de Strasbourg, 2016, Société, droit et religion en Europe, 978-2-86820-932-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité, communauté en religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Springer, 2020, Boundaries of Religious Freedom: Regulating Religion in Diverse Societies Series</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse universitaires de Strasbourg, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Academia-L'Harmattan, 2019, Investigation d'anthropologie prospective</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une certaine image de Dieu. Hommage à François Bœspflug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deneken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse universitaires de Strasbourg, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bayard, 2019</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Review of Sociology, 2015, Numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions, les mots pour en parler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grellier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Association des Publications de la Faculté de théologie protestante, 2018, Travaux de la Faculté de théologie protestante de Strasbourg 18</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry F. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayard; Labor et Fides, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Obadia</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions, les mots pour en parler: notions fondamentales en Histoire des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne-Laure Zwilling (dir.). Presses universitaires de Strasbourg, 2016, Société, droit et religion en Europe, 978-2-86820-932-0</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayard, 2014, 978-2-227-48726-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, 2014, Droit, Société, Religion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités religieuses, religions minoritaires dans l'espace public: visibilité et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Société, droit et religion, Vincente Fortier, 2868205666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et interpréter les religions et leurs rapports aux textes fondateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides, 2013, Religions et modernités, 978-2-8309-1465-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et interpréter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides, pp.240, 2013, 978-2-8309-1465-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">direction du secteur &amp;quot;religions-mysticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frères et soeurs dans la Bible. Les relations fraternelles mises en récit dans l'Ancien et le Nouveau Testament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, 220 p., 2010, Lectio divina 238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des cadres religieux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presse universitaires de Strasbourg, 2016</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides, 229 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...692 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Messner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00536669v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00536686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Accounts: Reflexions on Defining and Measuring Religious Belonging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martha Middlemiss Lé Mon; Anna-Sara Lind. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doing Multidisciplinary Research on Religion. Methodological, Conceptual and Theoretical Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Brill, pp.32-46, 2024, 9789004677791. </w:t>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religiöse Minderheiten in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dieter Krimphove; Markus Globisch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recht und Religionen im Weimarer Dreieck. Europäische Anforderungen und Chancen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos, pp.107-126, 2023, </w:t>
@@ -3260,51 +3260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Kerzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3346,51 +3346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Französischer Sekularismus und islamische Religionspädagogik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch Islamische Religionspädagogik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.999-1021, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3415,51 +3415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la notion de &amp;quot;communautarisme&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalité(s) du communautarisme religieux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, pp.57-71, 2020, CNRS Alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3484,51 +3484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contenu des livres confessionnels en français sur l’islam : que peuvent lire les musulmans francophones ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Rougier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires conquis de l’islamisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.45-64, 2020</w:t>
@@ -3557,51 +3557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Brill, pp.235-255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3620,517 +3620,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les protestantismes en France : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bayard, pp.874-886, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Scharbrodt; Samim Akgönül; Ahmet Alibašić; Jørgen S. Nielsen; Egdunas Račius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Brill, pp.247-269, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité religieuse de la France vue de près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bayard, pp.874-886, 2019</w:t>
+              <w:t xml:space="preserve">, Bayard, pp.13-34, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianismes orientaux et orthodoxes de France : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bayard, pp.13-34, 2019</w:t>
+              <w:t xml:space="preserve">, Bayard, pp.286-298, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Armée du salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bayard, pp.286-298, 2019</w:t>
+              <w:t xml:space="preserve">, Bayard, pp.1004-1012, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver Scharbrodt; Samin Akgönül; Ahmet Alibašić; Jørgen S.Nielsen; Egdūnas Račius. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, Brill, pp.247-271, 2019</w:t>
+              <w:t xml:space="preserve">, 10, Brill, pp.246-272, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522122v1</w:t>
+                <w:t xml:space="preserve">hal-02187533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité religieuse en débats en Europe : analyse à partir du site Eurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solange Lefebvre; Guillaume Saint-Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans plus tard : La commission Bouchard-Taylor, succès ou échec ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Québec Amérique, pp.165-176, 2018</w:t>
@@ -4159,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caïn et Abel, prototype des fratries bibliques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Durand; Benoît Jeanjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homosexualité et traditions monothéistes, vers la fin d'un antagonisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.15-29, 2018, Interférences</w:t>
@@ -4226,724 +4230,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The struggle for laïcité in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan Nelis; Caroline Sägesser; Jean-Philippe Schreiber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and Secularism in the European Union. State of Affairs and Current Debates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.68-74, 2017, Dynamiques citoyennes en Europe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier unité de référence et diversité de convictions : exégèse biblique et homosexualité dans les Églises protestantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Berthmont; Martine Gross. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homosexualité et traditions monothéistes, vers la fin d'un antagonisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.219-244, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la conjugalité, les Eglises parlent-elles dans le vide ? Echos d'une enquête récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling; Isabelle Grellier; Alain Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Eglises face aux évolutions récentes de la conjugalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications de la Faculté de théologie protestante, pp.69-83, 2017, Travaux de la Faculté de théologie protestante de Strasbourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Oliver Scharbrodt; Samin Akgönül; Ahmet Alibašić; Jørgen S.Nielsen; Egdūnas Račius. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver Scharbrodt; Samin Akgönül; Ahmet Alibašić; Jørgen S. Nielsen; Egdūnas Račius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, Brill, pp.246-272, 2018</w:t>
+              <w:t xml:space="preserve">, 9, Brill, pp.248-271, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Eglises face aux évolutions récentes de la conjugalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications de la Faculté de théologie protestante, pp.69-83, 2017, Travaux de la Faculté de théologie protestante de Strasbourg</w:t>
+              <w:t xml:space="preserve">Minorité, communauté en religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-270, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité, communauté...en religion : en guise d'introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homosexualité et traditions monothéistes, vers la fin d'un antagonisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labor et Fides, pp.219-244, 2017</w:t>
+              <w:t xml:space="preserve">Minorité, communauté en religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-15, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gardien de mon frère': les relations adelphiques dans le christianisme, entre le meurtre d'Abel et les 'frères en Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frères et sœurs, du Moyen Age à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on avoir un enseignement laïque des religions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui êtes-vous pour nous apprendre nos religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, pp.61-74, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9, Brill, pp.248-271, 2017</w:t>
+              <w:t xml:space="preserve">, 7, pp.226-246, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le religieux dans le paysage des cimetières : fondements juifs, chrétiens et musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne. Actes des 5es Rencontres du Groupe d’Anthropologie et d’Archéologie Funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-267, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4968,51 +4968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repas et le lit : le corps dans le récit de Tamar, Amnon et Absalom (2 Sam 13,1-22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps visibles, corps invisibles/Sichtbare und unsichtbare Körper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-143, 2015, CULTuREL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5031,919 +5031,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement de l'islam dans les universités en France: une histoire mouvementée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Aoun; Jeanne-Marie Tuffery-Andrieu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, pp.226-246, 2015</w:t>
+              <w:t xml:space="preserve">Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2014, Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158249v1</w:t>
+                <w:t xml:space="preserve">halshs-01135886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protestantisme en France : évolution de la visibilité publique d'une minorité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evolutions institutionnelles et visibilité publique des protestants de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-215, 2014, Droit, Société, Religion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02158275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protestantisme en France : évolution de la visibilité publique d'une minorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-215, 2014, Droit, Société, Religion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-02164278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l'islam dans les universités en France : une histoire mouvementée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Aoun; Jeanne-Marie Tuffery-Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse universitaires de Strasbourg, pp.239-259, 2014, Droit, Société, Religion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler de minorités religieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-16, 2014, Droit, Société, Religion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mères des croyants dans l'islam naissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-215, 2014, Droit, Société, Religion</w:t>
+              <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matriarches bibliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2014, Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
+              <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et interpréter. L'exégèse, le texte, le lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et interpréter. Les religions et leurs rapports aux textes fondateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-214, 2013, Religions et modernités, 978-2-8309-1465-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literary Tricks? The ‘Literary’ in the Trickster Narratives, a Tentative Comparison of Texts (Gen 27:1-39; 29:15-30; 31:19-55; Joshua 9; 2 Samuel 3:26-27)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Smelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolien Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Literary Readings of Ancient Jewish Writings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, pp.167-180, 2013, Studia Semitica Neerlandica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, Editions des femmes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetsun Pema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des femmes, 2013</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reine de Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et interpréter. Les religions et leurs rapports aux textes fondateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-14, 2013, Religions et modernités, 978-2-8309-1465-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5962,195 +5962,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mères des croyants dans l'islam naissant</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, p. 197-218, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00658769v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yearbook of Muslims in Europe volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 183-201, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre séminaire et université, les établissements de formation des ministres du culte protestant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des cadres religieux en France. Une affaire d'Etat?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labor et Fides, p. 63-76, 2010, Religions et modernités 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6169,367 +6169,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00536684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France</w:t>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Orientations bibliographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 17-32, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 207-209, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">L'enseignement de la théologie musulmane en Europe: contexte et contenu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en théologie et sciences des religions dans les établissements d'enseignement supérieur en France: ce que révèlent les programmes de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 151-171, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 17-32, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la théologie musulmane en Europe: contexte et contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, p. 151-171, 2009, Religions et modernités 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la théologie dans les établissements d'enseignement supérieur en France: ce que révèlent les programmes de formation&amp;quot;, in La théologie à l'université: statut, programmes et évolutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Labor et Fides, pp.224, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, p. 127-139, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6548,309 +6552,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations bibliographiques</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deux sœurs et Jésus, quel enseignement? (Luc 10,38-42)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bible et Terre Sainte. Mélanges Marcel Beaudry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 223-235, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00288332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caïn versus Abel (Gn 4,1-16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille FOCANT; André WENIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse narrative et Bible, 2° colloque international du RRENAB, Louvain-La-Neuve, Avril 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters / Leuven University Press, p. 507-516, 2005, BEThL 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00288328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères bibliographiques sur le droit islamique et le statut du culte musulman en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck FRÉGOSI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures contemporaines du droit islamique: Europe et Monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires, p. 245-252, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6860,2592 +6791,2592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations États-religions en Europe et la laïcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France to Ban Full-Length Muslim Robes in Public Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Breeden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonreligion in late modern societies. Institutional and legal perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de l'abaya à l'école : réelle atteinte à la laïcité ou simple &amp;quot;mode&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France to ban schoolgirls from wearing abayas in school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakfast show</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature islamique en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En France, l’État cherche à contrôler et encadrer les minorités religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MINEUREL, site d'informations sur les minorités religieuses en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se priver de nourriture pour rendre l’esprit disponible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture catholico-centrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indifférence religieuse ou athéisme militant ? Penser l'irréligion aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité : la France en fait-elle vraiment trop ? (par Bernard Gorce, Anne-Bénédicte Hoffner)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité religieuse de la France, vue de près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steiniger Weg fur den Imamen des Republik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyant ou non croyant ? Pas si simple…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catholiques pèsent-ils encore dans la société (par Mélinée Le Priol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyant ou non croyant, pas si simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème majeur, c’est de projeter sur le voile une interprétation univoque, alors qu’il est polysémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Baoutelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers frères, premiers homicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les minorités religieuses en France, émission &amp;quot;Planisphère&amp;quot; (animateur : Hugo Billard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées du patrimoine : et si vous visitiez une mosquée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand témoin (animateur : Louis Daufresne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El fuego en la catedral de Notre Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impureté des femmes, une longue histoire (Interview par Anne-Bénédicte Hoffner)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the ‘non-religious’ becoming the new religion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘sans religion’ constituent-ils la nouvelle religion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘sans religion’ : la nouvelle religion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France n’est devenue un pays laïque qu’en 1905</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité religieuse en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat sans fin autour du voile islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le communautarisme, mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux combats de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation, religion et laïcité en collège et au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EURISLAM, base de données bibliographiques relatives à la situation contemporaine de l’islam et des musulmans en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Frégosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités religieuses, religions minoritaires dans l'espace public: visibilité et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...1340 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01009659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage religieux européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France 3, Avenue de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautarismes dé/construits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fornerod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Frégosi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">hal-03135423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOCIOREL, carnet sur la sociologie des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9513,51 +9444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D3F296E"/>
+    <w:nsid w:val="B5567CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9744,51 +9675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zwilling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-6847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147904374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dres.misha.cnrs.fr/spip.php?article112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mineurel-france.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communautarismes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurel.info/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.9611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-67B7GS79-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/bsor.2988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samim Akg&#246;n&#252;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vila&#231;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge &#197;rsheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gounelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lehmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mart&#237;nez-Ari&#241;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deneken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boespflug" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F. Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100485370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677791_004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748938354-107" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Kerzazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizeul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kazarian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Smelik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolien Vermeulen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Curtit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Breeden" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05382425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Baoutelman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522150v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522167v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164250v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornerod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zwilling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-6847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147904374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dres.misha.cnrs.fr/spip.php?article112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mineurel-france.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communautarismes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurel.info/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.9611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-67B7GS79-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/bsor.2988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samim Akg&#246;n&#252;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vila&#231;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge &#197;rsheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mart&#237;nez-Ari&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gounelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lehmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deneken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boespflug" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F. Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100485370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677791_004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748938354-107" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Kerzazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizeul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kazarian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Smelik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolien Vermeulen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Curtit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Breeden" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514025v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05382425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Baoutelman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522142v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornerod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>