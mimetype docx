--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -508,221 +508,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation, in &amp;quot;Géopolitique des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79</w:t>
+              <w:t xml:space="preserve">, 2024, 79, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449943v1</w:t>
+                <w:t xml:space="preserve">hal-04625149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation, in &amp;quot;Géopolitique des religions</w:t>
+                <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+                <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lancien</w:t>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2024, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625149v1</w:t>
+                <w:t xml:space="preserve">hal-05449943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité religieuse en Alsace-Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94 (2-4), pp.369-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,51 +768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fratricide biblique, représentation de la violence humaine en surmodernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’Études du Religieux. Recherches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -837,51 +837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fleeting Emotional Unity of French Protestantism in Ephemeral Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin for the Study of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (1), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongée dans le monde mystérieux des petits groupes religieux : publier un panorama des groupes religieux minoritaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.573-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -978,195 +978,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shifting Religion in shifting Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, numéro spécial "Religion and Territory", 2, pp.195-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The struggle for laïcité in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire des religions et de la laïcité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A century of mosques in France: building religious pluralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, numéro spécial "Religion and Territory", 2, pp.333-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1192,51 +1192,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (25)</w:t>
+        <w:t xml:space="preserve">Ouvrages (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Druidism, Tengrism, Taaraism… Current reactivations of ancient spiritualities and religions, from identity to politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">London Transnational Press, 2024, Religion and International Relations Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary challenges to the regulation of religions in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La foi musulmane par les livres. Dynamiques, stratégies et évolution religieuse des publications islamiques en langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf, 2023, Patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreligion in Late Modern Societies. Institutional and Legal Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Årsheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1526,7857 +1526,7566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indifférence religieuse ou athéisme militant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon Pierre, Zwilling Anne-Laure. Presses Universitaires de Grenoble, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions et alimentation. Normes alimentaires, organisation sociale et représentations du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2020, Homo Religiosus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indifférence religieuse ou athéisme militant ? Penser l’irréligion aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réalité(s) du communautarisme religieux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CNRS, 2020, CNRS Alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion and Prison: an overview of Contemporary Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Martínez-Ariño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2020, Boundaries of Religious Freedom: Regulating Religion in Diverse Societies Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, religion et diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academia-L'Harmattan, 2019, Investigation d'anthropologie prospective</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayard, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Eglises face aux évolutions récentes de la conjugalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bréchon Pierre, Zwilling Anne-Laure. Presses Universitaires de Grenoble, 2020</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association des Publications de la Faculté de théologie protestante, 2018, Travaux de la Faculté de théologie protestante de Strasbourg 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité et communauté en religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gounelle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling (dir.). Presses universitaires de Strasbourg, 2016, Société, droit et religion en Europe, 978-2-86820-932-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Review of Sociology, 2015, Numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une certaine image de Dieu. Hommage à François Bœspflug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deneken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 2020, Homo Religiosus</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse universitaires de Strasbourg, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions, les mots pour en parler: notions fondamentales en Histoire des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2020</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayard, 2014, 978-2-227-48726-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Academia-L'Harmattan, 2019, Investigation d'anthropologie prospective</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, 2014, Droit, Société, Religion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bayard, 2019</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités religieuses, religions minoritaires dans l'espace public: visibilité et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Société, droit et religion, Vincente Fortier, 2868205666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et interpréter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides, pp.240, 2013, Religions et modernités, 978-2-8309-1465-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">direction du secteur &amp;quot;religions-mysticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des cadres religieux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Association des Publications de la Faculté de théologie protestante, 2018, Travaux de la Faculté de théologie protestante de Strasbourg 18</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides, 229 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Anne-Laure Zwilling (dir.). Presses universitaires de Strasbourg, 2016, Société, droit et religion en Europe, 978-2-86820-932-0</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frères et soeurs dans la Bible. Les relations fraternelles mises en récit dans l'Ancien et le Nouveau Testament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, 220 p., 2010, Lectio divina 238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...616 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...162 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00536686v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00536669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Accounts: Reflexions on Defining and Measuring Religious Belonging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martha Middlemiss Lé Mon; Anna-Sara Lind. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doing Multidisciplinary Research on Religion. Methodological, Conceptual and Theoretical Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Brill, pp.32-46, 2024, 9789004677791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004677791_004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religiöse Minderheiten in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dieter Krimphove; Markus Globisch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recht und Religionen im Weimarer Dreieck. Europäische Anforderungen und Chancen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos, pp.107-126, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/9783748938354-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Kerzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samim Akgönül; Jørgen S. Nielsen; Ahmet Alibašić; Stephanie Müssig; Egdūnas Račius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Brill, pp.262-290, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Französischer Sekularismus und islamische Religionspädagogik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch Islamische Religionspädagogik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.999-1021, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la notion de &amp;quot;communautarisme&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalité(s) du communautarisme religieux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, pp.57-71, 2020, CNRS Alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contenu des livres confessionnels en français sur l’islam : que peuvent lire les musulmans francophones ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Rougier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires conquis de l’islamisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.45-64, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Brill, pp.235-255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Scharbrodt; Samim Akgönül; Ahmet Alibašić; Jørgen S. Nielsen; Egdunas Račius. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brill, pp.247-269, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protestantismes en France : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bayard, pp.874-886, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité religieuse de la France vue de près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bayard, pp.13-34, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02450414v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianismes orientaux et orthodoxes de France : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bayard, pp.286-298, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Armée du salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bayard, pp.1004-1012, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité religieuse en débats en Europe : analyse à partir du site Eurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solange Lefebvre; Guillaume Saint-Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix ans plus tard : La commission Bouchard-Taylor, succès ou échec ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Québec Amérique, pp.165-176, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caïn et Abel, prototype des fratries bibliques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Durand; Benoît Jeanjean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homosexualité et traditions monothéistes, vers la fin d'un antagonisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.15-29, 2018, Interférences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Olivier Scharbrodt; Samim Akgönül; Ahmet Alibašić; Jørgen S. Nielsen; Egdunas Račius. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver Scharbrodt; Samin Akgönül; Ahmet Alibašić; Jørgen S.Nielsen; Egdūnas Račius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11, Brill, pp.247-269, 2019</w:t>
+              <w:t xml:space="preserve">, 10, Brill, pp.246-272, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la conjugalité, les Eglises parlent-elles dans le vide ? Echos d'une enquête récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling; Isabelle Grellier; Alain Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bayard, pp.13-34, 2019</w:t>
+              <w:t xml:space="preserve">Les Eglises face aux évolutions récentes de la conjugalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications de la Faculté de théologie protestante, pp.69-83, 2017, Travaux de la Faculté de théologie protestante de Strasbourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier unité de référence et diversité de convictions : exégèse biblique et homosexualité dans les Églises protestantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Berthmont; Martine Gross. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bayard, pp.286-298, 2019</w:t>
+              <w:t xml:space="preserve">Homosexualité et traditions monothéistes, vers la fin d'un antagonisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.219-244, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Oliver Scharbrodt; Samin Akgönül; Ahmet Alibašić; Jørgen S.Nielsen; Egdūnas Račius. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver Scharbrodt; Samin Akgönül; Ahmet Alibašić; Jørgen S. Nielsen; Egdūnas Račius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, Brill, pp.246-272, 2018</w:t>
+              <w:t xml:space="preserve">, 9, Brill, pp.248-271, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-02187534v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caïn et Abel, prototype des fratries bibliques ?</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The struggle for laïcité in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan Nelis; Caroline Sägesser; Jean-Philippe Schreiber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion and Secularism in the European Union. State of Affairs and Current Debates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.68-74, 2017, Dynamiques citoyennes en Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité, communauté...en religion : en guise d'introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homosexualité et traditions monothéistes, vers la fin d'un antagonisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labor et Fides, pp.219-244, 2017</w:t>
+              <w:t xml:space="preserve">Minorité, communauté en religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-15, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gardien de mon frère': les relations adelphiques dans le christianisme, entre le meurtre d'Abel et les 'frères en Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Eglises face aux évolutions récentes de la conjugalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications de la Faculté de théologie protestante, pp.69-83, 2017, Travaux de la Faculté de théologie protestante de Strasbourg</w:t>
+              <w:t xml:space="preserve">Frères et sœurs, du Moyen Age à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02188948v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on avoir un enseignement laïque des religions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui êtes-vous pour nous apprendre nos religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, pp.61-74, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorité, communauté en religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-270, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le religieux dans le paysage des cimetières : fondements juifs, chrétiens et musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne. Actes des 5es Rencontres du Groupe d’Anthropologie et d’Archéologie Funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-267, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repas et le lit : le corps dans le récit de Tamar, Amnon et Absalom (2 Sam 13,1-22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps visibles, corps invisibles/Sichtbare und unsichtbare Körper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-143, 2015, CULTuREL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9, Brill, pp.248-271, 2017</w:t>
+              <w:t xml:space="preserve">, 7, pp.226-246, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protestantisme en France : évolution de la visibilité publique d'une minorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorité, communauté en religion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-270, 2016</w:t>
+              <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-215, 2014, Droit, Société, Religion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02294992v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France</w:t>
-[...225 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'enseignement de l'islam dans les universités en France : une histoire mouvementée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Aoun; Jeanne-Marie Tuffery-Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2014, Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
+              <w:t xml:space="preserve">, Presse universitaires de Strasbourg, pp.239-259, 2014, Droit, Société, Religion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de minorités religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.193-215, 2014, Droit, Société, Religion</w:t>
+              <w:t xml:space="preserve">, pp.5-16, 2014, Droit, Société, Religion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions institutionnelles et visibilité publique des protestants de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-215, 2014, Droit, Société, Religion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de l'islam dans les universités en France: une histoire mouvementée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Aoun; Jeanne-Marie Tuffery-Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presse universitaires de Strasbourg, pp.239-259, 2014, Droit, Société, Religion</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2014, Droit et religion. Etudes en l’honneur de Francis Messner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01135886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et interpréter. L'exégèse, le texte, le lecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités religieuses, religions minoritaires : visibilité et reconnaissance dans l'espace public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-16, 2014, Droit, Société, Religion</w:t>
+              <w:t xml:space="preserve">Lire et interpréter. Les religions et leurs rapports aux textes fondateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-214, 2013, Religions et modernités, 978-2-8309-1465-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Tricks? The ‘Literary’ in the Trickster Narratives, a Tentative Comparison of Texts (Gen 27:1-39; 29:15-30; 31:19-55; Joshua 9; 2 Samuel 3:26-27)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas Smelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118247v1</w:t>
+                <w:t xml:space="preserve">Karolien Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approaches to Literary Readings of Ancient Jewish Writings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, pp.167-180, 2013, Studia Semitica Neerlandica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mères des croyants dans l'islam naissant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les matriarches bibliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164285v1</w:t>
+                <w:t xml:space="preserve">hal-02167621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matriarches bibliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Annemarie Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Editions des femmes, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetsun Pema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reine de Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et interpréter. Les religions et leurs rapports aux textes fondateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.199-214, 2013, Religions et modernités, 978-2-8309-1465-8</w:t>
+              <w:t xml:space="preserve">, pp.7-14, 2013, Religions et modernités, 978-2-8309-1465-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas Smelik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02130586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mères des croyants dans l'islam naissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des femmes, 2013</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...227 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, p. 197-218, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre séminaire et université, les établissements de formation des ministres du culte protestant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des cadres religieux en France. Une affaire d'Etat?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, p. 63-76, 2010, Religions et modernités 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, p. 183-201, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...82 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en théologie et sciences des religions dans les établissements d'enseignement supérieur en France: ce que révèlent les programmes de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 207-209, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 17-32, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la théologie musulmane en Europe: contexte et contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 17-32, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 151-171, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la théologie dans les établissements d'enseignement supérieur en France: ce que révèlent les programmes de formation&amp;quot;, in La théologie à l'université: statut, programmes et évolutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, p. 151-171, 2009, Religions et modernités 5</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, pp.224, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yearbook of Muslims in Europe volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 127-139, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientations bibliographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Messner; Michel Deneken. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie à l'université: statut, programmes et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, pp.224, 2009</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, p. 207-209, 2009, Religions et modernités 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux sœurs et Jésus, quel enseignement? (Luc 10,38-42)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bible et Terre Sainte. Mélanges Marcel Beaudry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 223-235, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caïn versus Abel (Gn 4,1-16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille FOCANT; André WENIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse narrative et Bible, 2° colloque international du RRENAB, Louvain-La-Neuve, Avril 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters / Leuven University Press, p. 507-516, 2005, BEThL 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères bibliographiques sur le droit islamique et le statut du culte musulman en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck FRÉGOSI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures contemporaines du droit islamique: Europe et Monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires, p. 245-252, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (39)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations États-religions en Europe et la laïcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France to ban schoolgirls from wearing abayas in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breakfast show</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonreligion in late modern societies. Institutional and legal perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de l'abaya à l'école : réelle atteinte à la laïcité ou simple &amp;quot;mode&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature islamique en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France to Ban Full-Length Muslim Robes in Public Schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Breeden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En France, l’État cherche à contrôler et encadrer les minorités religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MINEUREL, site d'informations sur les minorités religieuses en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se priver de nourriture pour rendre l’esprit disponible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture catholico-centrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indifférence religieuse ou athéisme militant ? Penser l'irréligion aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steiniger Weg fur den Imamen des Republik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyant ou non croyant ? Pas si simple…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6a5uyuyhx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité : la France en fait-elle vraiment trop ? (par Bernard Gorce, Anne-Bénédicte Hoffner)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité religieuse de la France, vue de près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catholiques pèsent-ils encore dans la société (par Mélinée Le Priol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème majeur, c’est de projeter sur le voile une interprétation univoque, alors qu’il est polysémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Baoutelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand témoin (animateur : Louis Daufresne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El fuego en la catedral de Notre Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers frères, premiers homicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les minorités religieuses en France, émission &amp;quot;Planisphère&amp;quot; (animateur : Hugo Billard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées du patrimoine : et si vous visitiez une mosquée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impureté des femmes, une longue histoire (Interview par Anne-Bénédicte Hoffner)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the ‘non-religious’ becoming the new religion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘sans religion’ constituent-ils la nouvelle religion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘sans religion’ : la nouvelle religion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France n’est devenue un pays laïque qu’en 1905</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité religieuse en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le communautarisme, mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux combats de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat sans fin autour du voile islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation, religion et laïcité en collège et au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités religieuses, religions minoritaires dans l'espace public: visibilité et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...467 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03525573v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le communautarisme, mythes et réalités</w:t>
-[...334 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le paysage religieux européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France 3, Avenue de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EURISLAM, base de données bibliographiques relatives à la situation contemporaine de l’islam et des musulmans en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Frégosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautarismes dé/construits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fornerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIOREL, carnet sur la sociologie des religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9444,51 +9153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5567CDE"/>
+    <w:nsid w:val="20D6A1F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9675,51 +9384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zwilling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-6847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147904374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dres.misha.cnrs.fr/spip.php?article112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mineurel-france.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communautarismes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurel.info/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.9611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-67B7GS79-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/bsor.2988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samim Akg&#246;n&#252;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vila&#231;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge &#197;rsheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mart&#237;nez-Ari&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gounelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lehmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deneken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boespflug" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F. Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100485370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677791_004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748938354-107" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Kerzazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizeul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kazarian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Smelik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolien Vermeulen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Curtit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Breeden" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514025v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05382425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Baoutelman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522142v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornerod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zwilling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-6847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147904374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dres.misha.cnrs.fr/spip.php?article112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mineurel-france.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://communautarismes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurel.info/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.9611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-67B7GS79-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/bsor.2988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2015.1039272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samim Akg&#246;n&#252;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vila&#231;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge &#197;rsheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gounelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lehmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mart&#237;nez-Ari&#241;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deneken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boespflug" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100485370" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677791_004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748938354-107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Kerzazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizeul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kazarian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111285v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Smelik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolien Vermeulen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Curtit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Breeden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6a5uyuyhx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05382425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Baoutelman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522150v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522136v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522140v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164250v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornerod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>